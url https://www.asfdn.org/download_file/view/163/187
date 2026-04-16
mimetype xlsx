--- v0 (2025-12-26)
+++ v1 (2026-04-16)
@@ -1,200 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://asfdn.sharepoint.com/sites/Main/Shared Documents/General/FOUNDATION DOCUMENTS/GRANTS/Templates &amp; GLM Merge Files/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="94" documentId="8_{412753CC-5B27-4309-8BAD-C099567D984E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7D81E3A1-A367-4797-9D2B-356920CF5F5C}"/>
+  <xr:revisionPtr revIDLastSave="191" documentId="8_{412753CC-5B27-4309-8BAD-C099567D984E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5281AF7C-3547-48D0-A9AF-B700362C44DA}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-4470" windowWidth="29040" windowHeight="15720" xr2:uid="{9F1B31F9-C29F-4236-9F00-802315E3DA00}"/>
+    <workbookView xWindow="15825" yWindow="-13620" windowWidth="24240" windowHeight="13020" xr2:uid="{9F1B31F9-C29F-4236-9F00-802315E3DA00}"/>
   </bookViews>
   <sheets>
     <sheet name="Budget" sheetId="1" r:id="rId1"/>
     <sheet name="Narrative" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Budget!$A$1:$D$42</definedName>
-[...1 lines deleted...]
-    <definedName name="Z_46D57AD1_A38B_4829_B7B6_10D333B8F0E1_.wvu.PrintArea" localSheetId="0" hidden="1">Budget!$A$1:$D$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Budget!$A$1:$C$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Narrative!$A$1:$D$29</definedName>
+    <definedName name="Z_46D57AD1_A38B_4829_B7B6_10D333B8F0E1_.wvu.PrintArea" localSheetId="0" hidden="1">Budget!$A$1:$C$43</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <customWorkbookViews>
     <customWorkbookView name="WebView" guid="{46D57AD1-A38B-4829-B7B6-10D333B8F0E1}" maximized="1" windowWidth="781" windowHeight="792" activeSheetId="1" showFormulaBar="0"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B22" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="B38" i="1"/>
+  <c r="B23" i="1" l="1"/>
+  <c r="C23" i="1"/>
+  <c r="C39" i="1"/>
+  <c r="B39" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t xml:space="preserve">Secured </t>
   </si>
   <si>
     <t>Non-personnel subtotal</t>
   </si>
   <si>
     <t>Program:</t>
   </si>
   <si>
     <t>Agency:</t>
   </si>
   <si>
     <t>Personnel Subtotal</t>
   </si>
   <si>
     <t>EXPENSES</t>
   </si>
   <si>
     <t xml:space="preserve">  Program Budget</t>
   </si>
   <si>
     <t>$ amount requested from ASF</t>
   </si>
   <si>
     <t>Personnel - Payroll taxes and fringe benefits (total)</t>
   </si>
   <si>
-    <t>Non-personnel expenses</t>
-[...1 lines deleted...]
-  <si>
     <t>INCOME TOTAL</t>
   </si>
   <si>
     <t>Page 2</t>
   </si>
   <si>
     <t xml:space="preserve">Fiscal Year:  </t>
   </si>
   <si>
     <t>Grant period:</t>
   </si>
   <si>
     <t>American Savings Foundation</t>
   </si>
   <si>
     <t>Program coordinator (FT) - 100% allocated to program. 100% to ASF funds</t>
   </si>
   <si>
-    <t>Personnel</t>
-[...1 lines deleted...]
-  <si>
     <t>Program Coordinator - serves snacks and lunch daily</t>
   </si>
   <si>
     <t>Title (full or part time) and % of salary allocated to this program and % allocated to this ASF request.</t>
   </si>
   <si>
-    <t>Examples: Detail responsibilities in budget narrative tab (below)</t>
-[...4 lines deleted...]
-  <si>
     <t>Financial Literacy Instructor (FT) - 25% allocated to program, 5% to ASF funds</t>
   </si>
   <si>
-    <t>as of 12/10/25</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">GRAND TOTAL </t>
   </si>
   <si>
     <t>Agency name</t>
-  </si>
-[...17 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Personnel - Salaries for program</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> INCOME</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
@@ -268,68 +234,123 @@
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> Budget Template - Required</t>
   </si>
   <si>
     <t>This form is required and cannot be submitted electronically.  Save to your local computer. Upload in application</t>
   </si>
   <si>
     <t>Fiscal Year:</t>
   </si>
   <si>
     <t xml:space="preserve">Grant period: </t>
   </si>
   <si>
     <t>Program Title</t>
   </si>
   <si>
-    <t>Incentives</t>
-[...5 lines deleted...]
-    <t>Provide notes to the budget in the narrative tab. Include clarification on line-items and what is included in administrative overhead. See examples below</t>
+    <r>
+      <t xml:space="preserve">Note: The Foundation is not typically able to be a sole funder for any program grant request. For this reason, we look for evidence of broad local support, including </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>specific</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> committed or pending funding sources.</t>
+    </r>
+  </si>
+  <si>
+    <t>Examples: Detail responsibilities must be included in the budget narrative tab</t>
+  </si>
+  <si>
+    <t>E.g. Program specific materials. Use the budget narrative tab to detail expenses</t>
+  </si>
+  <si>
+    <t>Admin Overhead</t>
+  </si>
+  <si>
+    <t>Examples: coping, rent, ex director salary, payroll</t>
+  </si>
+  <si>
+    <t>Examples: Financial literacy instructor- teaches financial literacy 2 days a week for 26 weeks (during the grant period)</t>
+  </si>
+  <si>
+    <t>Example: Incentives - 15 gift cards for 20 youth  as recognition for good attendance, behaviors, leadership roles</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">EXPENSE NARRATIVE: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Explain the use of American Savings Foudation requested funds.</t>
+    </r>
+  </si>
+  <si>
+    <t>Personnel Detailed Responsiblities</t>
+  </si>
+  <si>
+    <t>Non-personnel Expenses</t>
+  </si>
+  <si>
+    <t>Provide notes to the budget in the narrative tab. Include clarification on line-items and what is included in administrative overhead. See examples below.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This section should not include items typically considered overhead which is accounted for below. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="3">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="171" formatCode="m/d/yy;@"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -359,341 +380,331 @@
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="12"/>
-[...3 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="13"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="41" fontId="8" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="6" fontId="8" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="1" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="1" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="15" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="15" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -972,806 +983,852 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8027E3AC-EC82-46AB-9E06-6A33E17FBEFA}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H45"/>
+  <dimension ref="A1:G46"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A12" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G31" sqref="G31"/>
+    <sheetView tabSelected="1" zoomScale="175" zoomScaleNormal="175" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="65" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="67.88671875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12.44140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="15" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="17.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A1" s="49" t="s">
+    <row r="1" spans="1:7" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A1" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+    </row>
+    <row r="2" spans="1:7" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+    </row>
+    <row r="4" spans="1:7" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" s="42"/>
+      <c r="C4" s="42"/>
+    </row>
+    <row r="5" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="62" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="38"/>
+    </row>
+    <row r="6" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="62" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" s="38"/>
+    </row>
+    <row r="7" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="4"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+    </row>
+    <row r="8" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="51" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="52" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="B9" s="9"/>
+      <c r="C9" s="9"/>
+    </row>
+    <row r="10" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="B10" s="9"/>
+      <c r="C10" s="9"/>
+    </row>
+    <row r="11" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="B11" s="9"/>
+      <c r="C11" s="9"/>
+    </row>
+    <row r="12" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="20"/>
+      <c r="C12" s="13"/>
+    </row>
+    <row r="13" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="48"/>
+      <c r="C13" s="48"/>
+    </row>
+    <row r="14" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="49"/>
+      <c r="B14" s="49"/>
+      <c r="C14" s="49"/>
+    </row>
+    <row r="15" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A15" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="54" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="54" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="18"/>
+      <c r="C16" s="18"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="39"/>
+    </row>
+    <row r="17" spans="1:3" ht="28.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="10"/>
+      <c r="C17" s="10"/>
+    </row>
+    <row r="18" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="10"/>
+      <c r="C18" s="10"/>
+    </row>
+    <row r="19" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="10"/>
+      <c r="C19" s="10"/>
+    </row>
+    <row r="20" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="49"/>
-[...28 lines deleted...]
-      <c r="A5" s="72" t="s">
+      <c r="B20" s="10"/>
+      <c r="C20" s="10"/>
+    </row>
+    <row r="21" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="7"/>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+    </row>
+    <row r="22" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+    </row>
+    <row r="23" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="35">
+        <f>SUM(B16:B22)</f>
+        <v>0</v>
+      </c>
+      <c r="C23" s="35">
+        <f>SUM(C16:C22)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="29"/>
+      <c r="B24" s="27"/>
+      <c r="C24" s="27"/>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="63"/>
+      <c r="C25" s="63"/>
+    </row>
+    <row r="26" spans="1:3" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26" s="10"/>
+      <c r="C26" s="10"/>
+    </row>
+    <row r="27" spans="1:3" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="10"/>
+      <c r="C27" s="10"/>
+    </row>
+    <row r="28" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="50"/>
+      <c r="B28" s="10"/>
+      <c r="C28" s="10"/>
+    </row>
+    <row r="29" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="2"/>
+      <c r="B29" s="10"/>
+      <c r="C29" s="10"/>
+    </row>
+    <row r="30" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="5"/>
+      <c r="B30" s="10"/>
+      <c r="C30" s="10"/>
+    </row>
+    <row r="31" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="2"/>
+      <c r="B31" s="10"/>
+      <c r="C31" s="10"/>
+    </row>
+    <row r="32" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="2"/>
+      <c r="B32" s="10"/>
+      <c r="C32" s="10"/>
+    </row>
+    <row r="33" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="2"/>
+      <c r="B33" s="10"/>
+      <c r="C33" s="10"/>
+    </row>
+    <row r="34" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="2"/>
+      <c r="B34" s="10"/>
+      <c r="C34" s="10"/>
+    </row>
+    <row r="35" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="2"/>
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A36" s="2"/>
+      <c r="B36" s="10"/>
+      <c r="C36" s="10"/>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B37" s="10"/>
+      <c r="C37" s="10"/>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A38" s="2"/>
+      <c r="B38" s="10"/>
+      <c r="C38" s="10"/>
+    </row>
+    <row r="39" spans="1:3" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="33">
+        <f>SUM(B26:B38)</f>
+        <v>0</v>
+      </c>
+      <c r="C39" s="33">
+        <f>SUM(C26:C38)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A40" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="B5" s="72" t="s">
-[...87 lines deleted...]
-      <c r="A16" s="15" t="s">
+      <c r="B40" s="8"/>
+      <c r="C40" s="8"/>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A41" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="23"/>
-[...179 lines deleted...]
-      <c r="A41" s="2" t="s">
+      <c r="B41" s="31"/>
+      <c r="C41" s="31"/>
+    </row>
+    <row r="42" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="B41" s="48" t="s">
-[...11 lines deleted...]
-      <c r="A45" s="71"/>
+      <c r="C42" s="41"/>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A45" s="36"/>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A46" s="36"/>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{46D57AD1-A38B-4829-B7B6-10D333B8F0E1}" fitToPage="1" showRuler="0">
       <selection activeCell="A12" sqref="A12"/>
       <pageMargins left="0.56000000000000005" right="0.34" top="0.46" bottom="0.28000000000000003" header="0.35" footer="0.21"/>
       <pageSetup scale="85" orientation="portrait" r:id="rId1"/>
       <headerFooter alignWithMargins="0"/>
       <extLst>
         <ext xmlns:xlsdti="http://schemas.microsoft.com/office/spreadsheetml/2023/showDataTypeIcons" uri="{a3c15fd4-4149-4032-8f15-062bd4999b60}">
           <xlsdti:showDataTypeIconsCustomSheetView visible="0"/>
         </ext>
       </extLst>
     </customSheetView>
   </customSheetViews>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="A3:D3"/>
+  <mergeCells count="7">
+    <mergeCell ref="D16:G16"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="A13:C14"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.56000000000000005" right="0.25" top="0.46" bottom="0.28000000000000003" header="0.35" footer="0.21"/>
-  <pageSetup orientation="portrait" r:id="rId2"/>
+  <pageSetup scale="92" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{566863B2-6018-49E5-A52B-0B4EDDAFBD48}">
-  <dimension ref="A1:E47"/>
+  <dimension ref="A1:E58"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H15" sqref="H15"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.77734375" style="35" customWidth="1"/>
-    <col min="2" max="2" width="48.88671875" style="35" customWidth="1"/>
+    <col min="1" max="1" width="12.6640625" customWidth="1"/>
+    <col min="2" max="2" width="48.88671875" customWidth="1"/>
     <col min="3" max="3" width="16.5546875" customWidth="1"/>
     <col min="4" max="4" width="26.88671875" customWidth="1"/>
     <col min="5" max="5" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" x14ac:dyDescent="0.25">
-      <c r="A1" s="2"/>
-[...1 lines deleted...]
-      <c r="D1" s="34" t="s">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+      <c r="D1" s="14" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="60"/>
+      <c r="C2" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="E1" s="35"/>
-[...6 lines deleted...]
-      <c r="C2" s="57" t="s">
+      <c r="D2" s="24"/>
+      <c r="E2" s="15"/>
+    </row>
+    <row r="3" spans="1:5" ht="19.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="60"/>
+      <c r="C3" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="D2" s="57"/>
-[...11 lines deleted...]
-      <c r="E3" s="36"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="15"/>
     </row>
     <row r="4" spans="1:5" ht="5.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="58"/>
-[...3 lines deleted...]
-      <c r="E4" s="36"/>
+      <c r="A4" s="25"/>
+      <c r="B4" s="25"/>
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="15"/>
     </row>
     <row r="5" spans="1:5" ht="5.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="58"/>
-[...3 lines deleted...]
-      <c r="E5" s="36"/>
+      <c r="A5" s="25"/>
+      <c r="B5" s="25"/>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="15"/>
     </row>
     <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A6" s="59" t="s">
-[...12 lines deleted...]
-      <c r="E7" s="36"/>
+      <c r="A6" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="23"/>
+      <c r="C6" s="15"/>
+      <c r="D6" s="15"/>
+      <c r="E6" s="15"/>
+    </row>
+    <row r="7" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A7" s="15"/>
+      <c r="B7" s="15"/>
+      <c r="C7" s="15"/>
+      <c r="D7" s="15"/>
+      <c r="E7" s="15"/>
     </row>
     <row r="8" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A8" s="38" t="s">
-[...7 lines deleted...]
-      <c r="E8" s="36"/>
+      <c r="A8" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="15"/>
     </row>
     <row r="9" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="43" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="36"/>
+      <c r="A9" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="44"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="15"/>
+      <c r="E9" s="15"/>
     </row>
     <row r="10" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="43" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="36"/>
+      <c r="A10" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="44"/>
+      <c r="C10" s="44"/>
+      <c r="D10" s="15"/>
+      <c r="E10" s="15"/>
     </row>
     <row r="11" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="51"/>
-[...2 lines deleted...]
-      <c r="E11" s="36"/>
+      <c r="A11" s="4"/>
+      <c r="B11" s="45"/>
+      <c r="C11" s="44"/>
+      <c r="D11" s="15"/>
+      <c r="E11" s="15"/>
     </row>
     <row r="12" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="52"/>
-[...3 lines deleted...]
-      <c r="E12" s="36"/>
+      <c r="A12" s="4"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="44"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
     </row>
     <row r="13" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="55" t="s">
-[...8 lines deleted...]
-      <c r="A14" s="53" t="s">
+      <c r="A13" s="4"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+    </row>
+    <row r="14" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A14" s="4"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="1"/>
+    </row>
+    <row r="15" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A15" s="21"/>
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A16" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="D14" s="2"/>
-[...13 lines deleted...]
-      <c r="D16" s="1"/>
+      <c r="B16" s="44"/>
+      <c r="C16" s="44"/>
+      <c r="D16" s="15"/>
       <c r="E16" s="1"/>
     </row>
-    <row r="17" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C17" s="38"/>
+    <row r="17" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A17" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="58"/>
+      <c r="C17" s="4"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
     </row>
-    <row r="18" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C18" s="38"/>
+    <row r="18" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="44"/>
+      <c r="B18" s="46"/>
+      <c r="C18" s="44"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
     </row>
-    <row r="19" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C19" s="38"/>
+    <row r="19" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="44"/>
+      <c r="B19" s="46"/>
+      <c r="C19" s="44"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
     </row>
-    <row r="20" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C20" s="38"/>
+    <row r="20" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="44"/>
+      <c r="B20" s="46"/>
+      <c r="C20" s="44"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
     </row>
-    <row r="21" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C21" s="38"/>
+    <row r="21" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="44"/>
+      <c r="B21" s="46"/>
+      <c r="C21" s="44"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
     </row>
     <row r="22" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A22" s="38"/>
-[...1 lines deleted...]
-      <c r="C22" s="38"/>
+      <c r="A22" s="44"/>
+      <c r="B22" s="44"/>
+      <c r="C22" s="44"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
     </row>
     <row r="23" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A23" s="38"/>
-[...1 lines deleted...]
-      <c r="C23" s="38"/>
+      <c r="A23" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" s="44"/>
+      <c r="C23" s="44"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
     </row>
     <row r="24" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A24" s="38"/>
-[...1 lines deleted...]
-      <c r="C24" s="38"/>
+      <c r="A24" s="59" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="44"/>
+      <c r="C24" s="44"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
     </row>
     <row r="25" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A25" s="38"/>
-[...1 lines deleted...]
-      <c r="C25" s="38"/>
+      <c r="A25" s="47"/>
+      <c r="B25" s="44"/>
+      <c r="C25" s="44"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
     </row>
     <row r="26" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A26" s="38"/>
-[...1 lines deleted...]
-      <c r="C26" s="38"/>
+      <c r="A26" s="47"/>
+      <c r="B26" s="44"/>
+      <c r="C26" s="44"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
     </row>
     <row r="27" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A27" s="38"/>
-[...1 lines deleted...]
-      <c r="C27" s="38"/>
+      <c r="A27" s="47"/>
+      <c r="B27" s="44"/>
+      <c r="C27" s="44"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
     </row>
     <row r="28" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A28" s="38"/>
-[...1 lines deleted...]
-      <c r="C28" s="38"/>
+      <c r="A28" s="47"/>
+      <c r="B28" s="44"/>
+      <c r="C28" s="44"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A29" s="38"/>
-[...1 lines deleted...]
-      <c r="C29" s="38"/>
+      <c r="A29" s="16"/>
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
     </row>
     <row r="30" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A30" s="38"/>
-[...1 lines deleted...]
-      <c r="C30" s="38"/>
+      <c r="A30" s="16"/>
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
     </row>
     <row r="31" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A31" s="38"/>
-[...1 lines deleted...]
-      <c r="C31" s="38"/>
+      <c r="A31" s="16"/>
+      <c r="B31" s="16"/>
+      <c r="C31" s="16"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
     </row>
     <row r="32" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A32" s="38"/>
-[...1 lines deleted...]
-      <c r="C32" s="38"/>
+      <c r="A32" s="16"/>
+      <c r="B32" s="16"/>
+      <c r="C32" s="16"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
     </row>
     <row r="33" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A33" s="38"/>
-[...1 lines deleted...]
-      <c r="C33" s="38"/>
+      <c r="A33" s="16"/>
+      <c r="B33" s="16"/>
+      <c r="C33" s="16"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
     </row>
     <row r="34" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A34" s="38"/>
-[...1 lines deleted...]
-      <c r="C34" s="38"/>
+      <c r="A34" s="16"/>
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
     </row>
     <row r="35" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A35" s="38"/>
-[...1 lines deleted...]
-      <c r="C35" s="38"/>
+      <c r="A35" s="16"/>
+      <c r="B35" s="16"/>
+      <c r="C35" s="16"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
     </row>
     <row r="36" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A36" s="38"/>
-[...1 lines deleted...]
-      <c r="C36" s="38"/>
+      <c r="A36" s="16"/>
+      <c r="B36" s="16"/>
+      <c r="C36" s="16"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
     </row>
     <row r="37" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A37" s="38"/>
-[...1 lines deleted...]
-      <c r="C37" s="38"/>
+      <c r="A37" s="16"/>
+      <c r="B37" s="16"/>
+      <c r="C37" s="16"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
     </row>
     <row r="38" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A38" s="38"/>
-[...1 lines deleted...]
-      <c r="C38" s="38"/>
+      <c r="A38" s="16"/>
+      <c r="B38" s="16"/>
+      <c r="C38" s="16"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
     </row>
     <row r="39" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A39" s="38"/>
-[...1 lines deleted...]
-      <c r="C39" s="38"/>
+      <c r="A39" s="16"/>
+      <c r="B39" s="16"/>
+      <c r="C39" s="16"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
     </row>
     <row r="40" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A40" s="38"/>
-[...1 lines deleted...]
-      <c r="C40" s="38"/>
+      <c r="A40" s="16"/>
+      <c r="B40" s="16"/>
+      <c r="C40" s="16"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
     </row>
     <row r="41" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A41" s="38"/>
-[...1 lines deleted...]
-      <c r="C41" s="38"/>
+      <c r="A41" s="16"/>
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
     </row>
     <row r="42" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A42" s="38"/>
-[...1 lines deleted...]
-      <c r="C42" s="38"/>
+      <c r="A42" s="16"/>
+      <c r="B42" s="16"/>
+      <c r="C42" s="16"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
     </row>
     <row r="43" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A43" s="38"/>
-[...1 lines deleted...]
-      <c r="C43" s="38"/>
+      <c r="A43" s="16"/>
+      <c r="B43" s="16"/>
+      <c r="C43" s="16"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
     </row>
     <row r="44" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A44" s="38"/>
-[...1 lines deleted...]
-      <c r="C44" s="38"/>
+      <c r="A44" s="16"/>
+      <c r="B44" s="16"/>
+      <c r="C44" s="16"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
     </row>
     <row r="45" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A45" s="38"/>
-[...1 lines deleted...]
-      <c r="C45" s="38"/>
+      <c r="A45" s="16"/>
+      <c r="B45" s="16"/>
+      <c r="C45" s="16"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
     </row>
     <row r="46" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A46" s="38"/>
-[...1 lines deleted...]
-      <c r="C46" s="38"/>
+      <c r="A46" s="16"/>
+      <c r="B46" s="16"/>
+      <c r="C46" s="16"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
     </row>
-    <row r="47" spans="1:5" ht="13.8" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B47" s="44"/>
+    <row r="47" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A47" s="16"/>
+      <c r="B47" s="16"/>
+      <c r="C47" s="16"/>
       <c r="D47" s="1"/>
-      <c r="E47" s="40"/>
+      <c r="E47" s="17"/>
+    </row>
+    <row r="48" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A48" s="16"/>
+      <c r="B48" s="16"/>
+      <c r="C48" s="16"/>
+      <c r="D48" s="1"/>
+    </row>
+    <row r="49" spans="1:4" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A49" s="16"/>
+      <c r="B49" s="16"/>
+      <c r="C49" s="16"/>
+      <c r="D49" s="1"/>
+    </row>
+    <row r="50" spans="1:4" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A50" s="16"/>
+      <c r="B50" s="16"/>
+      <c r="C50" s="16"/>
+      <c r="D50" s="1"/>
+    </row>
+    <row r="51" spans="1:4" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A51" s="16"/>
+      <c r="B51" s="16"/>
+      <c r="C51" s="16"/>
+      <c r="D51" s="1"/>
+    </row>
+    <row r="52" spans="1:4" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A52" s="16"/>
+      <c r="B52" s="16"/>
+      <c r="C52" s="16"/>
+      <c r="D52" s="1"/>
+    </row>
+    <row r="53" spans="1:4" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A53" s="16"/>
+      <c r="B53" s="16"/>
+      <c r="C53" s="16"/>
+      <c r="D53" s="1"/>
+    </row>
+    <row r="54" spans="1:4" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A54" s="16"/>
+      <c r="B54" s="16"/>
+      <c r="C54" s="16"/>
+      <c r="D54" s="1"/>
+    </row>
+    <row r="55" spans="1:4" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A55" s="16"/>
+      <c r="B55" s="16"/>
+      <c r="C55" s="16"/>
+      <c r="D55" s="1"/>
+    </row>
+    <row r="56" spans="1:4" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A56" s="16"/>
+      <c r="B56" s="16"/>
+      <c r="C56" s="16"/>
+      <c r="D56" s="1"/>
+    </row>
+    <row r="57" spans="1:4" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A57" s="16"/>
+      <c r="B57" s="16"/>
+      <c r="C57" s="16"/>
+      <c r="D57" s="1"/>
+    </row>
+    <row r="58" spans="1:4" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A58" s="19"/>
+      <c r="B58" s="19"/>
+      <c r="D58" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="78" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E42B677A8039148AAB0702D38A5ACF9" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="73cb4c3dd35d6419b34f59cd356e5e6d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6f7a4954-bf6d-496c-80ec-84b36e31ebc3" xmlns:ns3="4c8b15f5-dc25-42ad-ae24-c8df70145c30" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="db535f33cdf124521ad563d5bacfdccc" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6f7a4954-bf6d-496c-80ec-84b36e31ebc3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4c8b15f5-dc25-42ad-ae24-c8df70145c30" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E42B677A8039148AAB0702D38A5ACF9" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4baeade6eae67d2792179b65f2bc40c7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6f7a4954-bf6d-496c-80ec-84b36e31ebc3" xmlns:ns3="4c8b15f5-dc25-42ad-ae24-c8df70145c30" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2b000f26837f58caaa93be9720a11018" ns2:_="" ns3:_="">
     <xsd:import namespace="6f7a4954-bf6d-496c-80ec-84b36e31ebc3"/>
     <xsd:import namespace="4c8b15f5-dc25-42ad-ae24-c8df70145c30"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -1966,80 +2023,95 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AB445DC-E099-4C23-805A-D90C805A7765}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D787D35-6861-40BA-A7C3-0ACECC7E644E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6f7a4954-bf6d-496c-80ec-84b36e31ebc3"/>
+    <ds:schemaRef ds:uri="4c8b15f5-dc25-42ad-ae24-c8df70145c30"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C49B6A66-AA8D-49E6-8A79-0685C8031623}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7C13B69-6888-40A4-9356-1F40DF12E90E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6f7a4954-bf6d-496c-80ec-84b36e31ebc3"/>
+    <ds:schemaRef ds:uri="4c8b15f5-dc25-42ad-ae24-c8df70145c30"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D787D35-6861-40BA-A7C3-0ACECC7E644E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C49B6A66-AA8D-49E6-8A79-0685C8031623}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
@@ -2050,27 +2122,30 @@
     </vt:vector>
   </TitlesOfParts>
   <Company>American Savings Foundation</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>msanchez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000E42B677A8039148AAB0702D38A5ACF9</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>